--- v0 (2026-08-24)
+++ v1 (2026-11-04)
@@ -89,51 +89,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -153,325 +153,387 @@
       </c>
     </row>
     <row r="3" ht="23" customHeight="1">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2">
-        <v>78</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>31</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>8589934637</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
-[...2 lines deleted...]
-      <c r="C7" s="2"/>
+          <t xml:space="preserve">Partnerships Built</t>
+        </is>
+      </c>
+      <c r="C7" s="2">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>442</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
         </is>
       </c>
       <c r="C9" s="2">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
-[...2 lines deleted...]
-      <c r="C10" s="2"/>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
+        </is>
+      </c>
+      <c r="C10" s="2">
+        <v>6</v>
+      </c>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
-[...2 lines deleted...]
-      <c r="C11" s="2"/>
+          <t xml:space="preserve">Startup Registrations</t>
+        </is>
+      </c>
+      <c r="C11" s="2">
+        <v>309</v>
+      </c>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
-[...2 lines deleted...]
-      <c r="C12" s="2"/>
+          <t xml:space="preserve">Partner Registrations</t>
+        </is>
+      </c>
+      <c r="C12" s="2">
+        <v>99</v>
+      </c>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
+          <t xml:space="preserve">Mentor Registrations</t>
         </is>
       </c>
       <c r="C13" s="2">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
-[...2 lines deleted...]
-      <c r="C14" s="2"/>
+          <t xml:space="preserve">Grassroot Partners</t>
+        </is>
+      </c>
+      <c r="C14" s="2">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
-[...2 lines deleted...]
-      <c r="C15" s="2"/>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
+        </is>
+      </c>
+      <c r="C15" s="2">
+        <v>7</v>
+      </c>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
-[...2 lines deleted...]
-      <c r="C16" s="2"/>
+          <t xml:space="preserve">Incubation Applications</t>
+        </is>
+      </c>
+      <c r="C16" s="2">
+        <v>13</v>
+      </c>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2">
-        <v>8</v>
+        <v>481</v>
       </c>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
+          <t xml:space="preserve">HR Job Openings</t>
         </is>
       </c>
       <c r="C18" s="2">
-        <v>434</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
-[...2 lines deleted...]
-      <c r="C19" s="2"/>
+          <t xml:space="preserve">HR Job Applications</t>
+        </is>
+      </c>
+      <c r="C19" s="2">
+        <v>1479</v>
+      </c>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
-[...2 lines deleted...]
-      <c r="C20" s="2"/>
+          <t xml:space="preserve">Talk Show Registrations</t>
+        </is>
+      </c>
+      <c r="C20" s="2">
+        <v>81</v>
+      </c>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
-[...2 lines deleted...]
-      <c r="C21" s="2"/>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
+        </is>
+      </c>
+      <c r="C21" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
-[...2 lines deleted...]
-      <c r="C22" s="2"/>
+          <t xml:space="preserve">Talk Show Attendees</t>
+        </is>
+      </c>
+      <c r="C22" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
-[...2 lines deleted...]
-      <c r="C23" s="2"/>
+          <t xml:space="preserve">Tenders Published</t>
+        </is>
+      </c>
+      <c r="C23" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
-[...2 lines deleted...]
-      <c r="C24" s="2"/>
+          <t xml:space="preserve">Open Tenders</t>
+        </is>
+      </c>
+      <c r="C24" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
-[...2 lines deleted...]
-      <c r="C25" s="2"/>
+          <t xml:space="preserve">Compliance Tracker Items</t>
+        </is>
+      </c>
+      <c r="C25" s="2">
+        <v>257</v>
+      </c>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2">
-        <v>6</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
-[...2 lines deleted...]
-      <c r="C27" s="2"/>
+          <t xml:space="preserve">ROC Filings</t>
+        </is>
+      </c>
+      <c r="C27" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -496,312 +558,334 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>4294967318</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>72</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -826,312 +910,334 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>66</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -1156,312 +1262,334 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>7</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>54</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -1486,312 +1614,334 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>130</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -1816,312 +1966,334 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>4294967312</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>53</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">S No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Topic</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Count</t>
         </is>
@@ -2146,283 +2318,305 @@
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Startups Supported</t>
         </is>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" ht="23" customHeight="1">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Founders Engaged</t>
         </is>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" ht="23" customHeight="1">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Funded</t>
-[...2 lines deleted...]
-      <c r="C5" s="2"/>
+          <t xml:space="preserve">Total Walk-ins to RTIH</t>
+        </is>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" ht="23" customHeight="1">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startup Ideas Validated</t>
-[...2 lines deleted...]
-      <c r="C6" s="2"/>
+          <t xml:space="preserve">Startups Incubated</t>
+        </is>
+      </c>
+      <c r="C6" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" ht="23" customHeight="1">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diaspora Members Reached</t>
+          <t xml:space="preserve">Partnerships Built</t>
         </is>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" ht="23" customHeight="1">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentorship Hours</t>
-[...2 lines deleted...]
-      <c r="C8" s="2"/>
+          <t xml:space="preserve">Academic Institutes Engaged</t>
+        </is>
+      </c>
+      <c r="C8" s="2">
+        <v>69</v>
+      </c>
     </row>
     <row r="9" ht="23" customHeight="1">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Walk-ins to RTIH</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Grassroot Innovators Identified</t>
+        </is>
+      </c>
+      <c r="C9" s="2"/>
     </row>
     <row r="10" ht="23" customHeight="1">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Women-led MSMEs</t>
+          <t xml:space="preserve">Exposure Visit Bookings</t>
         </is>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" ht="23" customHeight="1">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC/ST-led MSMEs</t>
+          <t xml:space="preserve">Startup Registrations</t>
         </is>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" ht="23" customHeight="1">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RiseUp MSMEs Engaged</t>
+          <t xml:space="preserve">Partner Registrations</t>
         </is>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" ht="23" customHeight="1">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Startups Incubated</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mentor Registrations</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
     </row>
     <row r="14" ht="23" customHeight="1">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cohorts Conducted</t>
+          <t xml:space="preserve">Grassroot Partners</t>
         </is>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" ht="23" customHeight="1">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Cohorts</t>
+          <t xml:space="preserve">Published Grassroot Success Stories</t>
         </is>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" ht="23" customHeight="1">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Founders Engaged through Events</t>
+          <t xml:space="preserve">Incubation Applications</t>
         </is>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" ht="23" customHeight="1">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Partnerships Built</t>
+          <t xml:space="preserve">InnoTribe Applications</t>
         </is>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" ht="23" customHeight="1">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Institutes Engaged</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">HR Job Openings</t>
+        </is>
+      </c>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" ht="23" customHeight="1">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Work Orders Issued to Startups for Pilot Projects</t>
+          <t xml:space="preserve">HR Job Applications</t>
         </is>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" ht="23" customHeight="1">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hackathons Conducted</t>
+          <t xml:space="preserve">Talk Show Registrations</t>
         </is>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" ht="23" customHeight="1">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacity Building Programs Conducted</t>
+          <t xml:space="preserve">Confirmed Talk Show Registrations</t>
         </is>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" ht="23" customHeight="1">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proposed Centres of Excellence</t>
+          <t xml:space="preserve">Talk Show Attendees</t>
         </is>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" ht="23" customHeight="1">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Installed Lab Capacity</t>
+          <t xml:space="preserve">Tenders Published</t>
         </is>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" ht="23" customHeight="1">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Sq. Ft. Proposed / Operational</t>
+          <t xml:space="preserve">Open Tenders</t>
         </is>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" ht="23" customHeight="1">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Co-working Space Seats</t>
+          <t xml:space="preserve">Compliance Tracker Items</t>
         </is>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="23" customHeight="1">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grassroot Innovators Identified</t>
+          <t xml:space="preserve">Compliance Tracker Directors</t>
         </is>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="23" customHeight="1">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Funded Amount</t>
+          <t xml:space="preserve">ROC Filings</t>
         </is>
       </c>
       <c r="C27" s="2"/>
     </row>
+    <row r="28" ht="23" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Help Queries</t>
+        </is>
+      </c>
+      <c r="C28" s="2"/>
+    </row>
+    <row r="29" ht="23" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internal Chat Messages</t>
+        </is>
+      </c>
+      <c r="C29" s="2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C27"/>
+  <autoFilter ref="A1:C29"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>